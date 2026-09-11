--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -1,8288 +1,2530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02BA5430" w14:textId="12BDF0AC" w:rsidR="003D00D4" w:rsidRPr="003D00D4" w:rsidRDefault="003D00D4" w:rsidP="003D00D4">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="13BBF65F" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>LES ARCHERS DU ROY D'YVETOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE750E9" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="B08D57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche d'inscription — Saison 2026 / 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4117CF8A" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Informations de l'adhérent (en majuscules)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10800" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-27" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="105" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="105" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6057"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="6400"/>
+        <w:gridCol w:w="3906"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w14:paraId="739398ED" w14:textId="77777777" w:rsidTr="00CA32EB">
-[...5 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006B2473" w14:paraId="522C94A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10776" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F51ABCA" w14:textId="0C31D30B" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="00E671B4" w:rsidP="00AA2506">
+          <w:p w14:paraId="4981B341" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...1416 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...623 lines deleted...]
-              <w:t xml:space="preserve">                                       </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66B89EFB" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+          <w:p w14:paraId="0FC6A174" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prénom : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="5CDDFE29" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="134F2595" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date de naissance : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4482" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53B7FDB1" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00F92206" w:rsidRDefault="007F42A0" w:rsidP="00F92206">
+          <w:p w14:paraId="5E617BFA" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:spacing w:after="160"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu de naissance : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="1478C7C1" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="100" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B6C4AA7" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F92206">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Droit à l’image</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Département de naissance : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548C53EE" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="607E334A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="100" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7893FDD8" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si mineur — Nom et prénom des parents : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="267CA921" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="7E6B2C87" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="100" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64828668" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A61AC8">
-[...5 lines deleted...]
-              <w:t>J’autorise les dirigeants à éventuellement utiliser, comme support de communication (plaquette, vidéo des spectacles, compétitions, presse, site internet…), toute photo ou film pris dans le cadre des activités.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17711E66" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="6BCB4000" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="709834B2" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code postal : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="69A7E680" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A2A8209" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6942A639" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="5B03A328" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F632AB2" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A61AC8">
-[...37 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F07F"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Téléphone : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CEFBDDC" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A69E1AE" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Téléphone d'urgence : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="54538301" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="7FA59C23" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="100" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3597124B" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A61AC8">
-[...5 lines deleted...]
-              <w:t>A …………………………………………………….</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (utilisé pour la licence) : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D58E4A" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A61AC8" w:rsidRDefault="007F42A0" w:rsidP="006C3F22">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2473" w14:paraId="060FF85E" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="100" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F63E334" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160"/>
             </w:pPr>
-          </w:p>
-[...85 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ᵉ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (facultatif) : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39633DC3" w14:textId="77777777" w:rsidR="007F42A0" w:rsidRPr="00A009EC" w:rsidRDefault="007F42A0" w:rsidP="00A009EC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="2DB7E3A6" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:vanish/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Tarifs — cocher la case correspondante</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10296"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006B2473" w14:paraId="27D17AB5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02A5254F" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Licence Adulte — 117,50 €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1494FE8D" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Licence Jeune &lt; 19 ans — 85 €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F61934" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Location arc initiation — 50 €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2631B04A" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Location arc compétition (classique) — 135 € + 400 € de caution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B44DCE6" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Location arc compétition (poulie) — 150 € + 400 € de caution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDB5179" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐ Achat kit débutant — 55 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A5D2D06" w14:textId="77777777" w:rsidR="006B2473" w:rsidRPr="00E219D8" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E219D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La licence n'est pas remboursée en cas d'arrêt en cours de saison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53950CA8" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Autorisations (à compléter pour les mineurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18135BD4" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Je soussigné(e) _______________________________ , représentant légal de _______________________________, autorise mon enfant à pratiquer le tir à l'arc au sein du club et :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B6A2D7" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quitter le club seul(e) à la fin des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>séances  ☐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oui   ☐ Non (doit attendre son accompagnateur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E91EF3E" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participer aux déplacements lors de rencontres et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>compétitions  ☐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oui   ☐ Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F93EEE6" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>j'autorise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les dirigeants à faire pratiquer toute intervention médicale ou chirurgicale en cas de besoin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5940AB12" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Fait à _______________ le ______________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...8 lines deleted...]
-        <w:ind w:left="720"/>
+        </w:rPr>
+        <w:t>_  —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Signature : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EFB040" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Droit à l'image</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26495181" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J'autorise le club à utiliser des photos ou vidéos prises lors des activités (plaquette, site internet, presse, réseaux sociaux) :   ☐ Oui   ☐ Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C89BED" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. Documents à fournir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C12B9AC" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Une photo d'identité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5569EEDF" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Certificat médical (adultes) mentionnant : « Non contre-indication à la pratique du tir à l'arc en compétition et en terrain accidenté » — valable 3 ans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFDD6B9" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Questionnaire de santé (mineurs, ou renouvellement de certificat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34235EC2" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Cette fiche d'inscription complétée, à remettre à Sabine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF7135D" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Le contrat de location (si location de matériel), à remettre à Cécile, Sabine ou Sandy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AEBD49" w14:textId="77777777" w:rsidR="006B2473" w:rsidRPr="00E219D8" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E219D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La licence est active dès réception de l'inscription, du certificat médical / questionnaire de santé, et du règlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA085F1" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. Horaires des séances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3F4205" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Mardi : 17h45 – 20h00 (école de tir)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D4A0FD" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Jeudi : 19h00 – 21h00 (archers confirmés ou accord de l'entraîneur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C310EC3" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Samedi : 14h00 – 16h30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21100444" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Dimanche : 9h30 – 11h30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E806BBB" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lieux : gymnase Paul Vatine (hiver) · terrain du Manoir du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Mars (été) · bois de Touffreville-la-Corbeline (occasionnellement, avec encadrement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB1ECA2" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7. Tenue et règlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CFB488" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Chaussures de sport, vêtements ajustés côté passage de corde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464D894B" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Matériel obligatoire : palette à mentonnière, dragonne, protège-bras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2798CB74" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Les accompagnants restent hors des zones de tir et n'interviennent pas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC1E660" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Il est interdit de courir sur le pas de tir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AFC46B" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="B08D57"/>
+        </w:pBdr>
+        <w:spacing w:before="260" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. Aides financières possibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143D089D" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PASS SPORT :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pour la saison 2025/2026, le dispositif sera ouvert aux jeunes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048034F2" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De 14 à 17 ans bénéficiaires de l’ARS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Allocation de Rentrée Scolaire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457BED73" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>En situation de handicap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E511DD5" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>De 6 à 19 ans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> bénéficiaires de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...42 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        </w:rPr>
+        <w:t>l’AEEH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Allocation d’Education de l’Enfant Handicapé)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F2520A" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De 16 à 30 ans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> bénéficiaires de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l’AAH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Allocation aux Adultes Handicapés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1342256C" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 € de déduction sur la licence.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3A3A3A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">résente-nous ton code alphanumérique (25-XXXX-XXXX) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reçu   </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00146D72">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://pass.sports.gouv.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA26744" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50607D09" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120"/>
-[...2680 lines deleted...]
-        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F9FA"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00232E"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F36482">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">PASS </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>PASS JEUNES 76</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Aide financière pour les jeunes âgées de 6 à 15 ans dont les parents ont perçu l’allocation de rentrée scolaire par la CAF ou la MSA ou l’Allocation EEH ; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00232E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 % du montant de l’inscription annuelle dans des structures sportives et culturelles, avec possibilité de cumuler les deux. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30€ POUR LE SPORT pour la première inscription ou 20 € pour la seconde inscription</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A99A50" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faire la démarche sur le portail des téléservices du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>JEUNES</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>département de la seine maritime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Joindre les documents à l’appui). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2591B2F3" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618ADD7B" w14:textId="77777777" w:rsidR="00146D72" w:rsidRPr="00146D72" w:rsidRDefault="00146D72" w:rsidP="00146D72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 76</w:t>
-[...145 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Atout Normandie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>département de la seine maritime</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:r w:rsidRPr="00146D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aide financière pour les Ados de 15 à 25 ans de 30€. Communique ton QR CODE et ton mot de passe à 4 chiffres. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6001C41A" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Cadre réservé à l'administration</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2574"/>
+        <w:gridCol w:w="2574"/>
+        <w:gridCol w:w="2574"/>
+        <w:gridCol w:w="2574"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006B2473" w14:paraId="464EE019" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ECD1048" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>N° licence :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BF67724" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Montant cotisation :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="194589E1" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BC74280" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Règlement : chèque n° / caution / virement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AF7F061" w14:textId="77777777" w:rsidR="006B2473" w:rsidRDefault="00222A8B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="CCCCCC"/>
+        </w:pBdr>
+        <w:spacing w:before="260"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Les Archers du Roy d'Yvetot — N° affiliation FFTA : 0976133 — SIRET : 477 976 468 00025 — Déclaration Préfecture : W763001040 — Siège social : Mairie d'Yvetot, BP 219, F-76196 Yvetot Cedex</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006B2473">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="700" w:right="800" w:bottom="700" w:left="800" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Montserrat">
-[...6 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06801554"/>
+    <w:nsid w:val="01D86110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D40A26B2"/>
-    <w:lvl w:ilvl="0" w:tplc="D9DEA4A2">
+    <w:tmpl w:val="C96CE930"/>
+    <w:lvl w:ilvl="0" w:tplc="8F008E24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6672C264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F96533E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E78EBB7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D1960FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F3CC83E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F572C306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="383E03E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26C002DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="259452EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4B2ABC0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="703AEFDA" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F6ED406" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75C46F32" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5F4A0A22" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="219807B0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54F01284" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9C4A3DB6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FAAAFD5A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="21785E64">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C476C3C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDCC2BB4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9E12B5CE" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1A964CD0" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5B0A235E" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50F65410" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4014AAF0" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6ACC91E8" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D690DC38" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D8480014" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A8A694E8">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74635C01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C380B7E6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0E622ED0" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="493A9554" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41D4B8BA" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4D9E34BA" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="110C3CA6" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09C66058" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9EEAF6F2" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62B8B82A" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...357 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...126 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1306 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="866866164">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1893105597">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1542937334">
+  <w:num w:numId="2" w16cid:durableId="187183316">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="231821263">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1579174854">
+  <w:num w:numId="3" w16cid:durableId="940454968">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2066876713">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="4" w16cid:durableId="1145853661">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC4A32"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FB4E74"/>
+    <w:rsidRoot w:val="006B2473"/>
+    <w:rsid w:val="00146D72"/>
+    <w:rsid w:val="00222A8B"/>
+    <w:rsid w:val="006B2473"/>
+    <w:rsid w:val="00AE5043"/>
+    <w:rsid w:val="00E219D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="466422CD"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{385EB02D-8570-4568-A6B0-4F6AA23A1794}"/>
+  <w14:docId w14:val="69D0732C"/>
+  <w15:docId w15:val="{DDFA0C0D-106E-4D9D-90B6-74E53EF859F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8348,51 +2590,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8408,51 +2650,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8634,359 +2876,402 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
-[...2 lines deleted...]
-    <w:link w:val="TextedebullesCar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lev1">
+    <w:name w:val="Élevé1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F1C4A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-[...14 lines deleted...]
-    <w:link w:val="En-tteCar"/>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C46ADA"/>
-[...5 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
-[...13 lines deleted...]
-    <w:link w:val="PieddepageCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C46ADA"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C46ADA"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...12 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
+    <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D00D4"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedefin">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="NotedefinCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:link w:val="Notedefin"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...42 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pass.sports.gouv.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pass.sports.gouv.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9004,65 +3289,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9083,84 +3368,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6515</Characters>
+  <Pages>2</Pages>
+  <Words>708</Words>
+  <Characters>3895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7684</CharactersWithSpaces>
+  <CharactersWithSpaces>4594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Fiche ADHÉRENT – saison 2012</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>